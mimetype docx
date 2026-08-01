--- v0 (2026-01-14)
+++ v1 (2026-08-01)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A0ED0DB" w14:textId="6FA96EC7" w:rsidR="00C57AC8" w:rsidRPr="00F84A08" w:rsidRDefault="00C57AC8" w:rsidP="00EE2CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[Delete instructions </w:t>
       </w:r>
       <w:r w:rsidR="001F34D6" w:rsidRPr="00F84A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
@@ -756,113 +756,77 @@
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="004F32F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ellows invited by an ETH host professor, the fellowship will be added to the ETH payroll.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D4D6A3" w14:textId="100B4368" w:rsidR="000B4BC7" w:rsidRPr="004F32F7" w:rsidRDefault="000B4BC7" w:rsidP="000B4BC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F32F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For members of UZH, the responsible HR contact for academic guests is Christine Stalder (</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="004F32F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>christine.stalder@pa.uzh.ch</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="004F32F7">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...14 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>), and for visiting professors, Susanne Kammerer (</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...26 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="004F32F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>susanne.kammerer@prof.uzh.ch</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="004F32F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3AF1BA" w14:textId="77777777" w:rsidR="000B4BC7" w:rsidRPr="004F32F7" w:rsidRDefault="000B4BC7" w:rsidP="000B4BC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F32F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If the application is successful, the Collegium’s directorate will send a letter of acceptance, after which the Collegium’s administrative team will reach out to you and your administrative assistant with further details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FEF306F" w14:textId="77777777" w:rsidR="00B92278" w:rsidRPr="004F32F7" w:rsidRDefault="00B92278">
       <w:pPr>
@@ -950,129 +914,110 @@
       <w:r w:rsidRPr="004F32F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will benefit from their presence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025D2A03" w14:textId="77777777" w:rsidR="000B4BC7" w:rsidRPr="004F32F7" w:rsidRDefault="000B4BC7" w:rsidP="000B4BC7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F32F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The proposed event and how it will contribute to the Collegium.</w:t>
-      </w:r>
-[...17 lines deleted...]
-        <w:t>The associated event to be held at the Collegium.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59BB6B1C" w14:textId="77777777" w:rsidR="000B4BC7" w:rsidRPr="004F32F7" w:rsidRDefault="000B4BC7" w:rsidP="000B4BC7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F32F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Additionally, we would appreciate a statement on how you foresee your own engagement with the Collegium during the fellowship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBB9DAE" w14:textId="392F254E" w:rsidR="008D7927" w:rsidRPr="004F32F7" w:rsidRDefault="008D7927" w:rsidP="000B4BC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008D7927" w:rsidRPr="004F32F7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA93373" w14:textId="77777777" w:rsidR="00404FCA" w:rsidRDefault="00404FCA" w:rsidP="004F32F7">
+    <w:p w14:paraId="147AFE53" w14:textId="77777777" w:rsidR="000C4AB9" w:rsidRDefault="000C4AB9" w:rsidP="004F32F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B325ECD" w14:textId="77777777" w:rsidR="00404FCA" w:rsidRDefault="00404FCA" w:rsidP="004F32F7">
+    <w:p w14:paraId="159DF3FD" w14:textId="77777777" w:rsidR="000C4AB9" w:rsidRDefault="000C4AB9" w:rsidP="004F32F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -1083,66 +1028,66 @@
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D73227F" w14:textId="77777777" w:rsidR="00404FCA" w:rsidRDefault="00404FCA" w:rsidP="004F32F7">
+    <w:p w14:paraId="583D6267" w14:textId="77777777" w:rsidR="000C4AB9" w:rsidRDefault="000C4AB9" w:rsidP="004F32F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F564FDD" w14:textId="77777777" w:rsidR="00404FCA" w:rsidRDefault="00404FCA" w:rsidP="004F32F7">
+    <w:p w14:paraId="5EE1AB18" w14:textId="77777777" w:rsidR="000C4AB9" w:rsidRDefault="000C4AB9" w:rsidP="004F32F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6870FEA3" w14:textId="645197B8" w:rsidR="004F32F7" w:rsidRPr="00F41E83" w:rsidRDefault="004F32F7" w:rsidP="00215C8F">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41E83">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F41E83">
         <w:t xml:space="preserve"> </w:t>
@@ -1271,67 +1216,51 @@
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41E83">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F41E83">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D7807" w:rsidRPr="005D7807">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">All senior fellows whose associate fellow is based at the University of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or the Zurich University of the Arts will be affiliated with ETH Zurich as guests without a specified role, in accordance with the requirements of the </w:t>
+        <w:t xml:space="preserve">All senior fellows whose associate fellow is based at the University of Zurich or the Zurich University of the Arts will be affiliated with ETH Zurich as guests without a specified role, in accordance with the requirements of the </w:t>
       </w:r>
       <w:r w:rsidR="00377FE7">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>imm</w:t>
       </w:r>
       <w:r w:rsidR="005D7807" w:rsidRPr="005D7807">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">igration </w:t>
       </w:r>
       <w:r w:rsidR="00377FE7">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="005D7807" w:rsidRPr="005D7807">
         <w:rPr>
           <w:sz w:val="14"/>
@@ -1481,51 +1410,51 @@
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29B6B3CE" w14:textId="77777777" w:rsidR="005D7807" w:rsidRPr="005D7807" w:rsidRDefault="005D7807" w:rsidP="005D7807">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71AEBA43" w14:textId="7A5BE693" w:rsidR="005215C8" w:rsidRPr="00363A0D" w:rsidRDefault="005215C8" w:rsidP="00215C8F">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17945006"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D1A2432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1942,153 +1871,156 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="896279121">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2072576463">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="845631517">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="193"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="135"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B92278"/>
     <w:rsid w:val="000B4BC7"/>
+    <w:rsid w:val="000C4AB9"/>
     <w:rsid w:val="001012FA"/>
     <w:rsid w:val="00145D69"/>
     <w:rsid w:val="001A565E"/>
     <w:rsid w:val="001C6558"/>
     <w:rsid w:val="001E7DCE"/>
     <w:rsid w:val="001F34D6"/>
     <w:rsid w:val="00215C8F"/>
     <w:rsid w:val="0028202F"/>
     <w:rsid w:val="002A62E4"/>
     <w:rsid w:val="00377FE7"/>
     <w:rsid w:val="00385D2B"/>
     <w:rsid w:val="00404FCA"/>
     <w:rsid w:val="00463D17"/>
     <w:rsid w:val="00471DB9"/>
     <w:rsid w:val="0048038C"/>
     <w:rsid w:val="004B34D3"/>
     <w:rsid w:val="004F32F7"/>
     <w:rsid w:val="00513568"/>
     <w:rsid w:val="0051544A"/>
     <w:rsid w:val="005215C8"/>
     <w:rsid w:val="00581399"/>
     <w:rsid w:val="005D7807"/>
     <w:rsid w:val="00633F3C"/>
     <w:rsid w:val="0066424A"/>
     <w:rsid w:val="006C3515"/>
     <w:rsid w:val="007E6806"/>
     <w:rsid w:val="00803932"/>
     <w:rsid w:val="00817F33"/>
+    <w:rsid w:val="008810BB"/>
     <w:rsid w:val="00885207"/>
     <w:rsid w:val="008D7927"/>
     <w:rsid w:val="009270D7"/>
     <w:rsid w:val="009443ED"/>
     <w:rsid w:val="00996746"/>
     <w:rsid w:val="009974BD"/>
     <w:rsid w:val="00A63A02"/>
     <w:rsid w:val="00A836E1"/>
     <w:rsid w:val="00B92278"/>
     <w:rsid w:val="00C34D82"/>
     <w:rsid w:val="00C57AC8"/>
     <w:rsid w:val="00CA379E"/>
+    <w:rsid w:val="00DA5603"/>
     <w:rsid w:val="00E31A65"/>
     <w:rsid w:val="00E670FE"/>
     <w:rsid w:val="00E763DB"/>
     <w:rsid w:val="00EE2CF3"/>
     <w:rsid w:val="00F41E83"/>
     <w:rsid w:val="00F84A08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2675E4C8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7FB111C6-5F23-6046-BE7F-A705FD33BCAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3104,51 +3036,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="0066424A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0066424A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="71129100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="285820799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3257,51 +3189,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1779718977">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanne.kammerer@prof.uzh.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.stalder@pa.uzh.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethz.ch/staffnet/en/employment-and-work/guests/work-permit.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collegium.ethz.ch/fellowships/senior-fellowship" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collegium.ethz.ch/fellowships/senior-fellowship/2025_memo_handling_seniorfellows-003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3581,61 +3513,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100399CC96AE3314340A9D4DE650BDA1B4F" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="d7c0ae7dd6a59237a41aee76f9e74284">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6528c669-7d95-4588-ae51-b4dadb03942a" xmlns:ns3="4a4fddfc-e392-4c50-a4ce-8007a09814fc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="68306c01d05add779e0ac04c11402036" ns2:_="" ns3:_="">
     <xsd:import namespace="6528c669-7d95-4588-ae51-b4dadb03942a"/>
     <xsd:import namespace="4a4fddfc-e392-4c50-a4ce-8007a09814fc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3820,125 +3741,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6528c669-7d95-4588-ae51-b4dadb03942a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4a4fddfc-e392-4c50-a4ce-8007a09814fc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B399858-A76D-4AF0-AEBA-087D5EE6ACF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81DEBE48-82DC-431A-A313-FBDDA6C0C4F9}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7AF1A2F-25D8-4A9B-8761-CE4850847A51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6528c669-7d95-4588-ae51-b4dadb03942a"/>
     <ds:schemaRef ds:uri="4a4fddfc-e392-4c50-a4ce-8007a09814fc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81DEBE48-82DC-431A-A313-FBDDA6C0C4F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6528c669-7d95-4588-ae51-b4dadb03942a"/>
+    <ds:schemaRef ds:uri="4a4fddfc-e392-4c50-a4ce-8007a09814fc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>443</Words>
-  <Characters>2792</Characters>
+  <Words>436</Words>
+  <Characters>2749</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3229</CharactersWithSpaces>
+  <CharactersWithSpaces>3179</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wimmer  Mario</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100399CC96AE3314340A9D4DE650BDA1B4F</vt:lpwstr>
   </property>